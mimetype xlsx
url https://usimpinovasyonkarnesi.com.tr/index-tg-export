--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -457,99 +457,99 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
-        <v>5.46</v>
+        <v>5.45</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>3.67</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4">
         <v>5.04</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5">
         <v>4.76</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6">
         <v>5.15</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7">
         <v>4.91</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8">
-        <v>4.82</v>
+        <v>4.83</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9">
         <v>4.06</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>10</v>
       </c>
       <c r="B10">
         <v>4.94</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>11</v>
       </c>
       <c r="B11">
         <v>5.48</v>
       </c>
@@ -569,51 +569,51 @@
       <c r="B13">
         <v>4.53</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14">
         <v>4.49</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>15</v>
       </c>
       <c r="B15">
         <v>5.4</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>16</v>
       </c>
       <c r="B16">
-        <v>4.54</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>17</v>
       </c>
       <c r="B17">
         <v>5.4</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18">
         <v>5.49</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19">
         <v>5.01</v>
       </c>
@@ -625,51 +625,51 @@
       <c r="B20">
         <v>4.25</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>21</v>
       </c>
       <c r="B21">
         <v>5.39</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>22</v>
       </c>
       <c r="B22">
         <v>4.84</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>23</v>
       </c>
       <c r="B23">
-        <v>5.43</v>
+        <v>5.42</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>24</v>
       </c>
       <c r="B24">
         <v>4.58</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>25</v>
       </c>
       <c r="B25">
         <v>5.4</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>