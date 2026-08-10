--- v1 (2026-06-25)
+++ v2 (2026-08-10)
@@ -457,51 +457,51 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
-        <v>5.45</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>3.67</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4">
         <v>5.04</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5">
         <v>4.76</v>
       </c>
@@ -633,51 +633,51 @@
       <c r="B21">
         <v>5.39</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>22</v>
       </c>
       <c r="B22">
         <v>4.84</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>23</v>
       </c>
       <c r="B23">
         <v>5.42</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>24</v>
       </c>
       <c r="B24">
-        <v>4.58</v>
+        <v>4.59</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>25</v>
       </c>
       <c r="B25">
         <v>5.4</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>