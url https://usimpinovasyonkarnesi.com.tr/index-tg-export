--- v2 (2026-08-10)
+++ v3 (2026-09-24)
@@ -617,59 +617,59 @@
       <c r="B19">
         <v>5.01</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>20</v>
       </c>
       <c r="B20">
         <v>4.25</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>21</v>
       </c>
       <c r="B21">
         <v>5.39</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>22</v>
       </c>
       <c r="B22">
-        <v>4.84</v>
+        <v>4.85</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>23</v>
       </c>
       <c r="B23">
-        <v>5.42</v>
+        <v>5.43</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>24</v>
       </c>
       <c r="B24">
         <v>4.59</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>25</v>
       </c>
       <c r="B25">
         <v>5.4</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>